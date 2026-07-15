--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -32,51 +32,51 @@
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="233">
   <si>
     <t>Jinhua Damai Craft Co., Ltd.</t>
   </si>
   <si>
     <t>13rd Floor, NO.2 Building, NO.96 Kaiyuan North Street, Niansanli Sub-district, Yiwu, Zhengjiang Province, China</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>TEL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>：</t>
     </r>
@@ -731,50 +731,128 @@
     <t>LMMA-YX-27</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Pink Crown Shaped Foil Balloon</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Pink Crown Shaped Foil Balloon for Mother's Day</t>
   </si>
   <si>
     <t>LMMA-YX-28</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Light Pink Crown Shaped Foil Balloon</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Light Pink Crown Shaped Foil Balloon for Mother's Day</t>
   </si>
   <si>
     <t>LMMA-YX-29</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Butterfly and Flower MOM Shaped Foil Balloon</t>
   </si>
   <si>
     <t>Mother‘s Day Theme Butterfly and Flower MOM Shaped Foil Balloon for Mother's Day</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-01</t>
+  </si>
+  <si>
+    <t>Finished Handmade Mini Rose Soap Flower Dark Green</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade Mini Rose Soap Flower Dark Green</t>
+  </si>
+  <si>
+    <t>Gift Bag</t>
+  </si>
+  <si>
+    <t>$4.3</t>
+  </si>
+  <si>
+    <t>70pcs</t>
+  </si>
+  <si>
+    <t>59*58*60cm</t>
+  </si>
+  <si>
+    <t>45KG</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-02</t>
+  </si>
+  <si>
+    <t>Finished Handmade Blue Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>20*14cmFinished Handmade Blue Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-03</t>
+  </si>
+  <si>
+    <t>Finished Handmade Purple Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade Purple Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-04</t>
+  </si>
+  <si>
+    <t>Finished Handmade White And Pink Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade White And Pink Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-05</t>
+  </si>
+  <si>
+    <t>Finished Handmade Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade New Blue Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-06</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade New Dark Gray Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-07</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade New Light Pink Mini Rose Soap Flower</t>
+  </si>
+  <si>
+    <t>ZZHS-XM-08</t>
+  </si>
+  <si>
+    <t>20*14cm Finished Handmade New Orange Mini Rose Soap Flower</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="\$#,##0.00;\-\$#,##0.00"/>
     <numFmt numFmtId="181" formatCode="\$#,##0.000;\-\$#,##0.000"/>
     <numFmt numFmtId="182" formatCode="&quot;US$&quot;#,##0;\-&quot;US$&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="&quot;US$&quot;#,##0.00;\-&quot;US$&quot;#,##0.00"/>
     <numFmt numFmtId="184" formatCode="0.0000"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1841,51 +1919,51 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="00FF0000"/>
       <color rgb="00212529"/>
       <color rgb="00FFFF00"/>
       <color rgb="00D8E4BC"/>
       <color rgb="00000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId5" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17145</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1087755</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71712" name="ID_57397DCD5A2446BFB88BA44898A2A6FA"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4051,50 +4129,354 @@
       <xdr:rowOff>379415</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1206433</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>1144585</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="379415"/>
           <a:ext cx="1206433" cy="765170"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>160332</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>1363668</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="160332"/>
+          <a:ext cx="1206433" cy="1203336"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>155662</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>1368338</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="155662"/>
+          <a:ext cx="1206433" cy="1212676"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>157219</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>1366781</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="157219"/>
+          <a:ext cx="1206433" cy="1209562"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>152532</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>1371468</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="152532"/>
+          <a:ext cx="1206433" cy="1218936"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>154892</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>1369108</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="154892"/>
+          <a:ext cx="1206433" cy="1214216"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>159558</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>1364442</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="159558"/>
+          <a:ext cx="1206433" cy="1204884"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>148452</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>1375548</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="148452"/>
+          <a:ext cx="1206433" cy="1227096"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>141688</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>1382312</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="141688"/>
+          <a:ext cx="1206433" cy="1240624"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -4390,51 +4772,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="17" width="9.55"/>
     <col min="2" max="2" customWidth="true" style="17" width="18.0916666666667"/>
     <col min="3" max="3" customWidth="true" style="18" width="15.625"/>
     <col min="4" max="4" customWidth="true" style="18" width="24.275"/>
     <col min="5" max="5" customWidth="true" style="19" width="11.5"/>
     <col min="6" max="6" customWidth="true" style="20" width="11.25"/>
     <col min="7" max="7" customWidth="true" style="21" width="9.7"/>
     <col min="8" max="8" customWidth="true" style="20" width="13.3916666666667"/>
     <col min="9" max="12" customWidth="true" style="20" width="20.2833333333333"/>
     <col min="13" max="16384" style="22" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" s="14" customFormat="1" customHeight="1" spans="1:12">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
@@ -6362,58 +6744,314 @@
       <c r="D64" t="s" s="18">
         <v>206</v>
       </c>
       <c r="E64" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="F64" t="s" s="20">
         <v>119</v>
       </c>
       <c r="G64" t="s" s="21">
         <v>51</v>
       </c>
       <c r="H64" t="s" s="20">
         <v>120</v>
       </c>
       <c r="I64" t="s" s="20">
         <v>42</v>
       </c>
       <c r="J64" t="n" s="62">
         <v>0.0</v>
       </c>
       <c r="K64" t="s" s="20">
         <v>43</v>
       </c>
     </row>
-    <row r="65" s="16" customFormat="1" spans="1:12">
-[...6 lines deleted...]
-      <c r="K65" s="61"/>
+    <row r="65" ht="120.0" customHeight="true">
+      <c r="A65" t="s" s="17">
+        <v>207</v>
+      </c>
+      <c r="C65" t="s" s="18">
+        <v>208</v>
+      </c>
+      <c r="D65" t="s" s="18">
+        <v>209</v>
+      </c>
+      <c r="E65" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F65" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G65" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H65" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I65" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J65" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="66" ht="120.0" customHeight="true">
+      <c r="A66" t="s" s="17">
+        <v>215</v>
+      </c>
+      <c r="C66" t="s" s="18">
+        <v>216</v>
+      </c>
+      <c r="D66" t="s" s="18">
+        <v>217</v>
+      </c>
+      <c r="E66" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F66" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G66" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H66" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I66" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J66" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="67" ht="120.0" customHeight="true">
+      <c r="A67" t="s" s="17">
+        <v>218</v>
+      </c>
+      <c r="C67" t="s" s="18">
+        <v>219</v>
+      </c>
+      <c r="D67" t="s" s="18">
+        <v>220</v>
+      </c>
+      <c r="E67" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F67" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G67" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H67" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I67" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J67" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="68" ht="120.0" customHeight="true">
+      <c r="A68" t="s" s="17">
+        <v>221</v>
+      </c>
+      <c r="C68" t="s" s="18">
+        <v>222</v>
+      </c>
+      <c r="D68" t="s" s="18">
+        <v>223</v>
+      </c>
+      <c r="E68" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F68" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G68" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H68" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I68" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J68" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="69" ht="120.0" customHeight="true">
+      <c r="A69" t="s" s="17">
+        <v>224</v>
+      </c>
+      <c r="C69" t="s" s="18">
+        <v>225</v>
+      </c>
+      <c r="D69" t="s" s="18">
+        <v>226</v>
+      </c>
+      <c r="E69" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F69" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G69" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H69" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I69" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J69" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="70" ht="120.0" customHeight="true">
+      <c r="A70" t="s" s="17">
+        <v>227</v>
+      </c>
+      <c r="C70" t="s" s="18">
+        <v>225</v>
+      </c>
+      <c r="D70" t="s" s="18">
+        <v>228</v>
+      </c>
+      <c r="E70" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F70" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G70" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H70" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I70" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J70" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="71" ht="120.0" customHeight="true">
+      <c r="A71" t="s" s="17">
+        <v>229</v>
+      </c>
+      <c r="C71" t="s" s="18">
+        <v>225</v>
+      </c>
+      <c r="D71" t="s" s="18">
+        <v>230</v>
+      </c>
+      <c r="E71" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F71" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G71" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H71" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I71" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J71" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="72" ht="120.0" customHeight="true">
+      <c r="A72" t="s" s="17">
+        <v>231</v>
+      </c>
+      <c r="C72" t="s" s="18">
+        <v>225</v>
+      </c>
+      <c r="D72" t="s" s="18">
+        <v>232</v>
+      </c>
+      <c r="E72" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F72" t="s" s="20">
+        <v>210</v>
+      </c>
+      <c r="G72" t="s" s="21">
+        <v>211</v>
+      </c>
+      <c r="H72" t="s" s="20">
+        <v>212</v>
+      </c>
+      <c r="I72" t="s" s="20">
+        <v>213</v>
+      </c>
+      <c r="J72" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s" s="20">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="73" s="16" customFormat="1" spans="1:12">
+      <c r="C73" s="57"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="59"/>
+      <c r="H73" s="60"/>
+      <c r="I73" s="61"/>
+      <c r="J73" s="61"/>
+      <c r="K73" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="A1:L3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" scale="42" firstPageNumber="4294963191" orientation="portrait" useFirstPageNumber="1" horizontalDpi="200" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>