--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView windowHeight="17775"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="55">
   <si>
     <t>Jinhua Damai Craft Co., Ltd.</t>
   </si>
   <si>
     <t>13rd Floor, NO.2 Building, NO.96 Kaiyuan North Street, Niansanli Sub-district, Yiwu, Zhengjiang Province, China</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>TEL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>：</t>
     </r>
@@ -195,50 +197,128 @@
     <t>400*16+300*12=10000</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>SPA order</t>
   </si>
   <si>
     <t>41B: 200PACK</t>
   </si>
   <si>
     <t>42B: 625PACK</t>
   </si>
   <si>
     <t>200*16+625*12=10700</t>
   </si>
   <si>
     <t>41B: 425PACK</t>
   </si>
   <si>
     <t>42B: 200PACK</t>
   </si>
   <si>
     <t>425*16+200*12=9200</t>
+  </si>
+  <si>
+    <t>HTGH-01-Rose Red</t>
+  </si>
+  <si>
+    <t>Small Rose Red Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Small Rose Red Candy Favor Boxes for Wedding Party</t>
+  </si>
+  <si>
+    <t>Rubber</t>
+  </si>
+  <si>
+    <t>$0.72</t>
+  </si>
+  <si>
+    <t>40PCS</t>
+  </si>
+  <si>
+    <t>69*46*30CM</t>
+  </si>
+  <si>
+    <t>40KG</t>
+  </si>
+  <si>
+    <t>HTGH-01-Red</t>
+  </si>
+  <si>
+    <t>Small Red Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Small Red Candy Favor Boxes for Wedding Party</t>
+  </si>
+  <si>
+    <t>HTGH-01-Champagne</t>
+  </si>
+  <si>
+    <t>Small Champagne Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Small Champagne Candy Favor Boxes for Wedding Party</t>
+  </si>
+  <si>
+    <t>HTGH-02-Champagne</t>
+  </si>
+  <si>
+    <t>Big Champagne Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Big Champagne Candy Favor Boxes for Wedding Party</t>
+  </si>
+  <si>
+    <t>$0.82</t>
+  </si>
+  <si>
+    <t>24PCS</t>
+  </si>
+  <si>
+    <t>30KG</t>
+  </si>
+  <si>
+    <t>HTGH-02-Red</t>
+  </si>
+  <si>
+    <t>Big Red Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Big Red Candy Favor Boxes for Wedding Party</t>
+  </si>
+  <si>
+    <t>HTGH-02-Rose Red</t>
+  </si>
+  <si>
+    <t>Big Rose Red Candy Favor Paper Boxes</t>
+  </si>
+  <si>
+    <t>Big Rose Red Candy Favor Boxes for Wedding Party</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="\$#,##0.00;\-\$#,##0.00"/>
     <numFmt numFmtId="181" formatCode="\$#,##0.000;\-\$#,##0.000"/>
     <numFmt numFmtId="182" formatCode="&quot;US$&quot;#,##0;\-&quot;US$&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="&quot;US$&quot;#,##0.00;\-&quot;US$&quot;#,##0.00"/>
     <numFmt numFmtId="184" formatCode="0.0000"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1305,90 +1385,326 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="00FF0000"/>
       <color rgb="00212529"/>
       <color rgb="00FFFF00"/>
       <color rgb="00D8E4BC"/>
       <color rgb="00000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId5" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17145</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1087755</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71712" name="ID_57397DCD5A2446BFB88BA44898A2A6FA"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="981075" y="512445"/>
           <a:ext cx="1333500" cy="1070610"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
         </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1671,57 +1987,60 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:L9"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="17" width="9.55"/>
     <col min="2" max="2" customWidth="true" style="17" width="18.0916666666667"/>
     <col min="3" max="3" customWidth="true" style="18" width="15.625"/>
     <col min="4" max="4" customWidth="true" style="18" width="24.275"/>
     <col min="5" max="5" customWidth="true" style="19" width="11.5"/>
     <col min="6" max="6" customWidth="true" style="20" width="11.25"/>
     <col min="7" max="7" customWidth="true" style="21" width="9.7"/>
     <col min="8" max="8" customWidth="true" style="20" width="13.3916666666667"/>
     <col min="9" max="12" customWidth="true" style="20" width="20.2833333333333"/>
     <col min="13" max="16384" style="22" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" s="14" customFormat="1" customHeight="1" spans="1:12">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
@@ -1825,84 +2144,263 @@
         <v>7</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="42"/>
       <c r="G7" s="43" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="45" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" ht="75" customHeight="1" spans="1:12">
-[...11 lines deleted...]
-      <c r="L8" s="56"/>
+    <row r="8" ht="120.0" customHeight="true">
+      <c r="A8" t="s" s="17">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s" s="18">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s" s="18">
+        <v>31</v>
+      </c>
+      <c r="E8" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F8" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G8" t="s" s="21">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J8" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s" s="20">
+        <v>36</v>
+      </c>
     </row>
-    <row r="9" s="16" customFormat="1" spans="1:12">
-[...6 lines deleted...]
-      <c r="K9" s="61"/>
+    <row r="9" ht="120.0" customHeight="true">
+      <c r="A9" t="s" s="17">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s" s="18">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s" s="18">
+        <v>39</v>
+      </c>
+      <c r="E9" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F9" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s" s="21">
+        <v>33</v>
+      </c>
+      <c r="H9" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I9" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J9" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" ht="120.0" customHeight="true">
+      <c r="A10" t="s" s="17">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s" s="18">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s" s="18">
+        <v>42</v>
+      </c>
+      <c r="E10" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F10" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G10" t="s" s="21">
+        <v>33</v>
+      </c>
+      <c r="H10" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I10" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J10" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" ht="120.0" customHeight="true">
+      <c r="A11" t="s" s="17">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s" s="18">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s" s="18">
+        <v>45</v>
+      </c>
+      <c r="E11" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F11" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G11" t="s" s="21">
+        <v>46</v>
+      </c>
+      <c r="H11" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="I11" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J11" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s" s="20">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" ht="120.0" customHeight="true">
+      <c r="A12" t="s" s="17">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s" s="18">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s" s="18">
+        <v>51</v>
+      </c>
+      <c r="E12" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F12" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G12" t="s" s="21">
+        <v>46</v>
+      </c>
+      <c r="H12" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="I12" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J12" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s" s="20">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" ht="120.0" customHeight="true">
+      <c r="A13" t="s" s="17">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s" s="18">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s" s="18">
+        <v>54</v>
+      </c>
+      <c r="E13" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F13" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G13" t="s" s="21">
+        <v>46</v>
+      </c>
+      <c r="H13" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="I13" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J13" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s" s="20">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" s="16" customFormat="1" spans="1:12">
+      <c r="C14" s="57"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="A1:L3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" scale="42" firstPageNumber="4294963191" orientation="portrait" useFirstPageNumber="1" horizontalDpi="200" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="58" customHeight="1" outlineLevelRow="6" outlineLevelCol="6"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="8.875"/>
     <col min="2" max="2" customWidth="true" style="1" width="13.375"/>
     <col min="3" max="3" customWidth="true" style="1" width="13.5"/>
     <col min="4" max="4" customWidth="true" style="1" width="23.625"/>
     <col min="5" max="16384" customWidth="true" style="1" width="13.5"/>
   </cols>
   <sheetData>
     <row r="1" ht="39" customHeight="1" spans="1:7">
       <c r="A1" s="2"/>
       <c r="B1" s="2" t="s">
         <v>15</v>