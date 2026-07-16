--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -32,51 +32,51 @@
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="278">
   <si>
     <t>Jinhua Damai Craft Co., Ltd.</t>
   </si>
   <si>
     <t>13rd Floor, NO.2 Building, NO.96 Kaiyuan North Street, Niansanli Sub-district, Yiwu, Zhengjiang Province, China</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>TEL</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>：</t>
     </r>
@@ -857,50 +857,137 @@
     <t>GS250703-3-2</t>
   </si>
   <si>
     <t>Summer Theme Blue Background Colorful Ice-cream Pattern 9 inch Plate</t>
   </si>
   <si>
     <t>100 pack</t>
   </si>
   <si>
     <t>GS250703-3-1</t>
   </si>
   <si>
     <t>Summer Theme Pink Background Ice-cream Pattern 7 inch Plate</t>
   </si>
   <si>
     <t>GS250703-4-2</t>
   </si>
   <si>
     <t>Summer Theme Light Blue Background Hot Pink Butterfly Pattern 9 inch Plate</t>
   </si>
   <si>
     <t>GS250703-4-1</t>
   </si>
   <si>
     <t>Summer Theme Light Pink Background Hot Pink Butterfly Pattern 7 inch Plate</t>
+  </si>
+  <si>
+    <t>GS251024-1-2</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Round Shape Dinner Plate</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Round Shape Dinner Plate with Glasses and Hat for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-1-1</t>
+  </si>
+  <si>
+    <t>Summer Theme Round Shape Beach Ball Dessert Plate</t>
+  </si>
+  <si>
+    <t>Summer Theme Round Shape Beach Ball Dessert Plate for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-1-3</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Paper Cup</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Paper Cup with Sun Beach ball Swimsuit Popsicle for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-1-4</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Napkin</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Napkin with Watermelon Popsicle Sunglasses for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-1-5</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Happy Birthday Paper Banner</t>
+  </si>
+  <si>
+    <t>Summer Theme Pink Color Happy Birthday Paper Banner for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-2-1</t>
+  </si>
+  <si>
+    <t>Summer Theme Round Shape Mint Green Dessert Plate</t>
+  </si>
+  <si>
+    <t>Summer Theme Round Shape Mint Green Dessert Plate with Ice-cream for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-2-2</t>
+  </si>
+  <si>
+    <t>Summer Theme Beige Color Round Shape Dinner Plate</t>
+  </si>
+  <si>
+    <t>Summer Theme Beige Color Round Shape Dinner Plate with Ice-cream for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-2-3</t>
+  </si>
+  <si>
+    <t>Summer Theme Mint Green Color Paper Cup</t>
+  </si>
+  <si>
+    <t>Summer Theme Mint Green Color Paper Cup with Ice-cream for Kid Party</t>
+  </si>
+  <si>
+    <t>GS251024-2-4</t>
+  </si>
+  <si>
+    <t>Summer Theme with Ice-cream Napkin</t>
+  </si>
+  <si>
+    <t>Summer Theme with Ice-cream Napkin for Kid Party</t>
+  </si>
+  <si>
+    <t>Summer Theme Mint Color Happy Birthday Paper Banner</t>
+  </si>
+  <si>
+    <t>Summer Theme Mint Color Happy Birthday Paper Banner with Ice-cream for Kid Party</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="\$#,##0.00;\-\$#,##0.00"/>
     <numFmt numFmtId="181" formatCode="\$#,##0.000;\-\$#,##0.000"/>
     <numFmt numFmtId="182" formatCode="&quot;US$&quot;#,##0;\-&quot;US$&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="&quot;US$&quot;#,##0.00;\-&quot;US$&quot;#,##0.00"/>
     <numFmt numFmtId="184" formatCode="0.0000"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1967,51 +2054,51 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="00FF0000"/>
       <color rgb="00212529"/>
       <color rgb="00FFFF00"/>
       <color rgb="00D8E4BC"/>
       <color rgb="00000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId5" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17145</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1087755</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71712" name="ID_57397DCD5A2446BFB88BA44898A2A6FA"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4587,50 +4674,430 @@
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>158783</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1206433</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>1365217</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="158783"/>
+          <a:ext cx="1206433" cy="1206434"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>158783</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1206433</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>1365217</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="158783"/>
           <a:ext cx="1206433" cy="1206434"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4934,51 +5401,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:L76"/>
+  <dimension ref="A1:L86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="17" width="9.55"/>
     <col min="2" max="2" customWidth="true" style="17" width="18.0916666666667"/>
     <col min="3" max="3" customWidth="true" style="18" width="15.625"/>
     <col min="4" max="4" customWidth="true" style="18" width="24.275"/>
     <col min="5" max="5" customWidth="true" style="19" width="11.5"/>
     <col min="6" max="6" customWidth="true" style="20" width="11.25"/>
     <col min="7" max="7" customWidth="true" style="21" width="9.7"/>
     <col min="8" max="8" customWidth="true" style="20" width="13.3916666666667"/>
     <col min="9" max="12" customWidth="true" style="20" width="20.2833333333333"/>
     <col min="13" max="16384" style="22" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" s="14" customFormat="1" customHeight="1" spans="1:12">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
@@ -7258,58 +7725,378 @@
       <c r="D75" t="s" s="18">
         <v>248</v>
       </c>
       <c r="E75" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="F75" t="s" s="20">
         <v>114</v>
       </c>
       <c r="G75" t="s" s="21">
         <v>63</v>
       </c>
       <c r="H75" t="s" s="20">
         <v>242</v>
       </c>
       <c r="I75" t="s" s="20">
         <v>64</v>
       </c>
       <c r="J75" t="n" s="62">
         <v>0.0</v>
       </c>
       <c r="K75" t="s" s="20">
         <v>65</v>
       </c>
     </row>
-    <row r="76" s="16" customFormat="1" spans="1:12">
-[...6 lines deleted...]
-      <c r="K76" s="61"/>
+    <row r="76" ht="120.0" customHeight="true">
+      <c r="A76" t="s" s="17">
+        <v>249</v>
+      </c>
+      <c r="C76" t="s" s="18">
+        <v>250</v>
+      </c>
+      <c r="D76" t="s" s="18">
+        <v>251</v>
+      </c>
+      <c r="E76" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F76" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G76" t="s" s="21">
+        <v>33</v>
+      </c>
+      <c r="H76" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I76" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J76" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K76" t="s" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="77" ht="120.0" customHeight="true">
+      <c r="A77" t="s" s="17">
+        <v>252</v>
+      </c>
+      <c r="C77" t="s" s="18">
+        <v>253</v>
+      </c>
+      <c r="D77" t="s" s="18">
+        <v>254</v>
+      </c>
+      <c r="E77" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F77" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G77" t="s" s="21">
+        <v>63</v>
+      </c>
+      <c r="H77" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I77" t="s" s="20">
+        <v>64</v>
+      </c>
+      <c r="J77" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s" s="20">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="78" ht="120.0" customHeight="true">
+      <c r="A78" t="s" s="17">
+        <v>255</v>
+      </c>
+      <c r="C78" t="s" s="18">
+        <v>256</v>
+      </c>
+      <c r="D78" t="s" s="18">
+        <v>257</v>
+      </c>
+      <c r="E78" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F78" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G78" t="s" s="21">
+        <v>40</v>
+      </c>
+      <c r="H78" t="s" s="20">
+        <v>41</v>
+      </c>
+      <c r="I78" t="s" s="20">
+        <v>42</v>
+      </c>
+      <c r="J78" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s" s="20">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="79" ht="120.0" customHeight="true">
+      <c r="A79" t="s" s="17">
+        <v>258</v>
+      </c>
+      <c r="C79" t="s" s="18">
+        <v>259</v>
+      </c>
+      <c r="D79" t="s" s="18">
+        <v>260</v>
+      </c>
+      <c r="E79" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F79" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="G79" t="s" s="21">
+        <v>48</v>
+      </c>
+      <c r="H79" t="s" s="20">
+        <v>41</v>
+      </c>
+      <c r="I79" t="s" s="20">
+        <v>49</v>
+      </c>
+      <c r="J79" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s" s="20">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="80" ht="120.0" customHeight="true">
+      <c r="A80" t="s" s="17">
+        <v>261</v>
+      </c>
+      <c r="C80" t="s" s="18">
+        <v>262</v>
+      </c>
+      <c r="D80" t="s" s="18">
+        <v>263</v>
+      </c>
+      <c r="E80" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F80" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="G80" t="s" s="21">
+        <v>57</v>
+      </c>
+      <c r="H80" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I80" t="s" s="20">
+        <v>58</v>
+      </c>
+      <c r="J80" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s" s="20">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="81" ht="120.0" customHeight="true">
+      <c r="A81" t="s" s="17">
+        <v>264</v>
+      </c>
+      <c r="C81" t="s" s="18">
+        <v>265</v>
+      </c>
+      <c r="D81" t="s" s="18">
+        <v>266</v>
+      </c>
+      <c r="E81" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F81" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G81" t="s" s="21">
+        <v>63</v>
+      </c>
+      <c r="H81" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I81" t="s" s="20">
+        <v>64</v>
+      </c>
+      <c r="J81" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K81" t="s" s="20">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82" ht="120.0" customHeight="true">
+      <c r="A82" t="s" s="17">
+        <v>267</v>
+      </c>
+      <c r="C82" t="s" s="18">
+        <v>268</v>
+      </c>
+      <c r="D82" t="s" s="18">
+        <v>269</v>
+      </c>
+      <c r="E82" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F82" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G82" t="s" s="21">
+        <v>33</v>
+      </c>
+      <c r="H82" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I82" t="s" s="20">
+        <v>35</v>
+      </c>
+      <c r="J82" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s" s="20">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="83" ht="120.0" customHeight="true">
+      <c r="A83" t="s" s="17">
+        <v>270</v>
+      </c>
+      <c r="C83" t="s" s="18">
+        <v>271</v>
+      </c>
+      <c r="D83" t="s" s="18">
+        <v>272</v>
+      </c>
+      <c r="E83" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F83" t="s" s="20">
+        <v>32</v>
+      </c>
+      <c r="G83" t="s" s="21">
+        <v>40</v>
+      </c>
+      <c r="H83" t="s" s="20">
+        <v>41</v>
+      </c>
+      <c r="I83" t="s" s="20">
+        <v>42</v>
+      </c>
+      <c r="J83" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s" s="20">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="84" ht="120.0" customHeight="true">
+      <c r="A84" t="s" s="17">
+        <v>273</v>
+      </c>
+      <c r="C84" t="s" s="18">
+        <v>274</v>
+      </c>
+      <c r="D84" t="s" s="18">
+        <v>275</v>
+      </c>
+      <c r="E84" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F84" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="G84" t="s" s="21">
+        <v>48</v>
+      </c>
+      <c r="H84" t="s" s="20">
+        <v>41</v>
+      </c>
+      <c r="I84" t="s" s="20">
+        <v>49</v>
+      </c>
+      <c r="J84" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s" s="20">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="85" ht="120.0" customHeight="true">
+      <c r="A85" t="s" s="17">
+        <v>261</v>
+      </c>
+      <c r="C85" t="s" s="18">
+        <v>276</v>
+      </c>
+      <c r="D85" t="s" s="18">
+        <v>277</v>
+      </c>
+      <c r="E85" t="n" s="19">
+        <v>1.0</v>
+      </c>
+      <c r="F85" t="s" s="20">
+        <v>47</v>
+      </c>
+      <c r="G85" t="s" s="21">
+        <v>57</v>
+      </c>
+      <c r="H85" t="s" s="20">
+        <v>34</v>
+      </c>
+      <c r="I85" t="s" s="20">
+        <v>58</v>
+      </c>
+      <c r="J85" t="n" s="62">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s" s="20">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="86" s="16" customFormat="1" spans="1:12">
+      <c r="C86" s="57"/>
+      <c r="F86" s="58"/>
+      <c r="G86" s="59"/>
+      <c r="H86" s="60"/>
+      <c r="I86" s="61"/>
+      <c r="J86" s="61"/>
+      <c r="K86" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="A1:L3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" scale="42" firstPageNumber="4294963191" orientation="portrait" useFirstPageNumber="1" horizontalDpi="200" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>